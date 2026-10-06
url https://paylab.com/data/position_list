--- v13 (2026-09-14)
+++ v14 (2026-10-06)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1595">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1597">
   <si>
     <t>List of job positions in the salary survey</t>
   </si>
   <si>
     <t>www.paylab.com</t>
   </si>
   <si>
     <t>Updated in</t>
   </si>
   <si>
-    <t>09/2026</t>
+    <t>10/2026</t>
   </si>
   <si>
     <t>Number of positions</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administrative Worker</t>
   </si>
   <si>
     <t>* Transcribing documents using computers.
 * Recording of incoming and outgoing correspondence.
 * Handling corporate correspondence, email, and phone calls.
 * Operating copier and fax equipment.
 * Filing and locating documents.
@@ -8680,79 +8680,90 @@
 * Develop and implement strategic plans to enhance customer service, operational efficiency, and overall performance of the call centre.
 * Lead, mentor, and develop a high-performing team of call centre managers and staff to achieve organizational goals and objectives.
 * Establish and monitor key performance indicators (KPIs) to assess the effectiveness and quality of call centre operations.
 * Collaborate with other departments to align call centre activities with broader company objectives and strategies.
 * Drive continuous improvement initiatives to optimize processes, technology, and customer interactions.
 * Manage budgetary planning and control to ensure cost-effectiveness and financial efficiency of the call centre operations.
 * Ensure compliance with industry regulations and company policies, maintaining high standards of customer service and data protection.
 * Analyze and report on call centre performance metrics, providing insights and recommendations to senior management.
 * Foster a positive and motivating work environment that encourages teamwork, innovation, and professional development.
 * Handle escalated customer issues and complaints, ensuring satisfactory resolution and customer satisfaction.</t>
   </si>
   <si>
     <t>Chief Executive Officer</t>
   </si>
   <si>
     <t>* Responsibility for managing, directing, and acting on behalf of the company.
 * Responsibility for the ongoing implementation and achieving the defined financial plan.
 * Inspecting the process compliance in the company.
 * Designing the short-term and long-term strategy of the company.
 * Designing and approving new opportunities to gain profit.
 * Representing the company at important business meetings and negotiations.
 * Communicating with members of the senior management of the company and other departments.
 * Completing and sending regular reports to the parent company.</t>
   </si>
   <si>
+    <t>Commercial director</t>
+  </si>
+  <si>
+    <t>* Define and drive the company's overall commercial strategy, including pricing models, go-to-market approach, and new revenue streams.
+* Oversee strategic partnerships, licensing deals, and major contract negotiations that extend beyond standard sales transactions.
+* Analyze market trends, competitor positioning, and customer economics to guide commercial decision-making at the executive level.
+* Align Sales, Marketing, Product, and Finance around unified commercial objectives and profit and loss accountability.
+* Evaluate and pursue new business models, channel expansion, or market entry opportunities (e.g., international expansion, new verticals).
+* Set commercial policy (pricing frameworks, discount structures, deal approval thresholds) that Sales teams operate within.</t>
+  </si>
+  <si>
     <t>Country Manager/Director</t>
   </si>
   <si>
     <t>* Responsibility for managing, directing, and acting on behalf of a foreign branch of the company (based on the authorisation of the parent company).
 * Responsibility for the ongoing implementation and achievement of the defined financial plan.
 * Inspecting the process compliance in the company.
 * Designing the short-term and long-term strategy of the company.
 * Designing and approving new opportunities to gain profit.
 * Representing the company at important business meetings and negotiations.
 * Communicating with members of senior management of the company and other departments.
 * Completing and sending regular reports to the parent company.</t>
   </si>
   <si>
     <t>Development Director</t>
   </si>
   <si>
     <t>* Overseeing the development and implementation of strategic initiatives to drive organizational growth.
 * Leading cross-functional teams to identify and capitalize on new business opportunities.
 * Establishing and nurturing relationships with key stakeholders, including partners, clients, and government entities.
 * Analyzing market trends and competitive landscape to inform strategic planning and decision-making.
 * Collaborating with senior management to align development goals with overall business objectives.
 * Managing budgets and resources effectively to ensure the successful execution of development projects.
 * Monitoring and evaluating project performance, providing regular updates to executive leadership.
 * Ensuring compliance with industry regulations and standards throughout the development process.
 * Fostering a culture of innovation and continuous improvement within the development team.
 * Representing the organization at industry events, conferences, and networking opportunities to promote brand visibility and growth.</t>
   </si>
   <si>
-    <t>Economic/Financial Manager</t>
+    <t>Economic/Financial Director</t>
   </si>
   <si>
     <t>* Responsibility for the smooth running of the economic department in the company.
 * Planning, managing, and monitoring all the financial activities in the company.
 * Managing, coordinating, motivating and assessing subordinate employees.
 * Drawing up a budget, forecasts, and a financial plan.
 * Managing and monitoring the cash flow of the company.
 * Communicating with commercial financial institutions, auditors, tax authorities, etc.
 * Completing reports and their presenting to the owners of the company.</t>
   </si>
   <si>
     <t>IT Director</t>
   </si>
   <si>
     <t>* Developing and implementing the internal IT strategy.
 * Checking compliance with the IT strategy.
 * Managing, coordinating, motivating and evaluating subordinate employees.
 * Analysing the needs of individual departments within the company.
 * Carrying out feasibility studies to determine the best possible use of the available technical resources.
 * Deciding on buying new and upgrading existing IT systems, hardware and software.</t>
   </si>
   <si>
     <t>Laboratory Director</t>
   </si>
   <si>
@@ -10428,88 +10439,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F825"/>
+  <dimension ref="A1:F826"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F825"/>
+      <selection activeCell="E6" sqref="E6:F826"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1">
-        <v>820</v>
+        <v>821</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>6</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>8</v>
@@ -23382,72 +23393,72 @@
       <c r="A721" t="s">
         <v>1371</v>
       </c>
       <c r="B721" t="s">
         <v>1371</v>
       </c>
       <c r="C721" t="s">
         <v>1392</v>
       </c>
       <c r="D721" t="s">
         <v>1392</v>
       </c>
       <c r="E721" s="2" t="s">
         <v>1393</v>
       </c>
       <c r="F721" s="2"/>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" t="s">
         <v>1371</v>
       </c>
       <c r="B722" t="s">
         <v>1371</v>
       </c>
       <c r="C722" t="s">
-        <v>1081</v>
+        <v>1394</v>
       </c>
       <c r="D722" t="s">
-        <v>1081</v>
+        <v>1394</v>
       </c>
       <c r="E722" s="2" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="F722" s="2"/>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" t="s">
         <v>1371</v>
       </c>
       <c r="B723" t="s">
         <v>1371</v>
       </c>
       <c r="C723" t="s">
-        <v>1395</v>
+        <v>1081</v>
       </c>
       <c r="D723" t="s">
-        <v>1395</v>
+        <v>1081</v>
       </c>
       <c r="E723" s="2" t="s">
         <v>1396</v>
       </c>
       <c r="F723" s="2"/>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" t="s">
         <v>1371</v>
       </c>
       <c r="B724" t="s">
         <v>1371</v>
       </c>
       <c r="C724" t="s">
         <v>1397</v>
       </c>
       <c r="D724" t="s">
         <v>1397</v>
       </c>
       <c r="E724" s="2" t="s">
         <v>1398</v>
       </c>
       <c r="F724" s="2"/>
     </row>
     <row r="725" spans="1:6">
@@ -23472,72 +23483,72 @@
       <c r="A726" t="s">
         <v>1371</v>
       </c>
       <c r="B726" t="s">
         <v>1371</v>
       </c>
       <c r="C726" t="s">
         <v>1401</v>
       </c>
       <c r="D726" t="s">
         <v>1401</v>
       </c>
       <c r="E726" s="2" t="s">
         <v>1402</v>
       </c>
       <c r="F726" s="2"/>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" t="s">
         <v>1371</v>
       </c>
       <c r="B727" t="s">
         <v>1371</v>
       </c>
       <c r="C727" t="s">
-        <v>803</v>
+        <v>1403</v>
       </c>
       <c r="D727" t="s">
-        <v>803</v>
+        <v>1403</v>
       </c>
       <c r="E727" s="2" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="F727" s="2"/>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" t="s">
         <v>1371</v>
       </c>
       <c r="B728" t="s">
         <v>1371</v>
       </c>
       <c r="C728" t="s">
-        <v>1404</v>
+        <v>803</v>
       </c>
       <c r="D728" t="s">
-        <v>1404</v>
+        <v>803</v>
       </c>
       <c r="E728" s="2" t="s">
         <v>1405</v>
       </c>
       <c r="F728" s="2"/>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" t="s">
         <v>1371</v>
       </c>
       <c r="B729" t="s">
         <v>1371</v>
       </c>
       <c r="C729" t="s">
         <v>1406</v>
       </c>
       <c r="D729" t="s">
         <v>1406</v>
       </c>
       <c r="E729" s="2" t="s">
         <v>1407</v>
       </c>
       <c r="F729" s="2"/>
     </row>
     <row r="730" spans="1:6">
@@ -23562,1733 +23573,1751 @@
       <c r="A731" t="s">
         <v>1371</v>
       </c>
       <c r="B731" t="s">
         <v>1371</v>
       </c>
       <c r="C731" t="s">
         <v>1410</v>
       </c>
       <c r="D731" t="s">
         <v>1410</v>
       </c>
       <c r="E731" s="2" t="s">
         <v>1411</v>
       </c>
       <c r="F731" s="2"/>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" t="s">
         <v>1371</v>
       </c>
       <c r="B732" t="s">
         <v>1371</v>
       </c>
       <c r="C732" t="s">
-        <v>1268</v>
+        <v>1412</v>
       </c>
       <c r="D732" t="s">
-        <v>1268</v>
+        <v>1412</v>
       </c>
       <c r="E732" s="2" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="F732" s="2"/>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" t="s">
         <v>1371</v>
       </c>
       <c r="B733" t="s">
         <v>1371</v>
       </c>
       <c r="C733" t="s">
-        <v>1413</v>
+        <v>1268</v>
       </c>
       <c r="D733" t="s">
-        <v>1413</v>
+        <v>1268</v>
       </c>
       <c r="E733" s="2" t="s">
         <v>1414</v>
       </c>
       <c r="F733" s="2"/>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C734" t="s">
         <v>1415</v>
       </c>
-      <c r="B734" t="s">
+      <c r="D734" t="s">
         <v>1415</v>
       </c>
-      <c r="C734" t="s">
+      <c r="E734" s="2" t="s">
         <v>1416</v>
-      </c>
-[...4 lines deleted...]
-        <v>1417</v>
       </c>
       <c r="F734" s="2"/>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B735" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C735" t="s">
         <v>1418</v>
       </c>
       <c r="D735" t="s">
         <v>1418</v>
       </c>
       <c r="E735" s="2" t="s">
         <v>1419</v>
       </c>
       <c r="F735" s="2"/>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B736" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C736" t="s">
         <v>1420</v>
       </c>
       <c r="D736" t="s">
         <v>1420</v>
       </c>
       <c r="E736" s="2" t="s">
         <v>1421</v>
       </c>
       <c r="F736" s="2"/>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B737" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C737" t="s">
         <v>1422</v>
       </c>
       <c r="D737" t="s">
         <v>1422</v>
       </c>
       <c r="E737" s="2" t="s">
         <v>1423</v>
       </c>
       <c r="F737" s="2"/>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B738" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C738" t="s">
         <v>1424</v>
       </c>
       <c r="D738" t="s">
         <v>1424</v>
       </c>
       <c r="E738" s="2" t="s">
         <v>1425</v>
       </c>
       <c r="F738" s="2"/>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B739" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C739" t="s">
         <v>1426</v>
       </c>
       <c r="D739" t="s">
         <v>1426</v>
       </c>
       <c r="E739" s="2" t="s">
         <v>1427</v>
       </c>
       <c r="F739" s="2"/>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B740" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C740" t="s">
         <v>1428</v>
       </c>
       <c r="D740" t="s">
         <v>1428</v>
       </c>
       <c r="E740" s="2" t="s">
         <v>1429</v>
       </c>
       <c r="F740" s="2"/>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B741" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C741" t="s">
         <v>1430</v>
       </c>
       <c r="D741" t="s">
         <v>1430</v>
       </c>
       <c r="E741" s="2" t="s">
         <v>1431</v>
       </c>
       <c r="F741" s="2"/>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B742" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C742" t="s">
         <v>1432</v>
       </c>
       <c r="D742" t="s">
         <v>1432</v>
       </c>
       <c r="E742" s="2" t="s">
         <v>1433</v>
       </c>
       <c r="F742" s="2"/>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B743" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C743" t="s">
         <v>1434</v>
       </c>
       <c r="D743" t="s">
         <v>1434</v>
       </c>
       <c r="E743" s="2" t="s">
         <v>1435</v>
       </c>
       <c r="F743" s="2"/>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B744" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C744" t="s">
         <v>1436</v>
       </c>
       <c r="D744" t="s">
         <v>1436</v>
       </c>
       <c r="E744" s="2" t="s">
         <v>1437</v>
       </c>
       <c r="F744" s="2"/>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B745" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C745" t="s">
         <v>1438</v>
       </c>
       <c r="D745" t="s">
         <v>1438</v>
       </c>
       <c r="E745" s="2" t="s">
         <v>1439</v>
       </c>
       <c r="F745" s="2"/>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B746" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C746" t="s">
         <v>1440</v>
       </c>
       <c r="D746" t="s">
         <v>1440</v>
       </c>
       <c r="E746" s="2" t="s">
         <v>1441</v>
       </c>
       <c r="F746" s="2"/>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B747" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C747" t="s">
         <v>1442</v>
       </c>
       <c r="D747" t="s">
         <v>1442</v>
       </c>
       <c r="E747" s="2" t="s">
         <v>1443</v>
       </c>
       <c r="F747" s="2"/>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B748" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C748" t="s">
         <v>1444</v>
       </c>
       <c r="D748" t="s">
         <v>1444</v>
       </c>
       <c r="E748" s="2" t="s">
         <v>1445</v>
       </c>
       <c r="F748" s="2"/>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B749" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C749" t="s">
         <v>1446</v>
       </c>
       <c r="D749" t="s">
         <v>1446</v>
       </c>
       <c r="E749" s="2" t="s">
         <v>1447</v>
       </c>
       <c r="F749" s="2"/>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B750" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C750" t="s">
         <v>1448</v>
       </c>
       <c r="D750" t="s">
         <v>1448</v>
       </c>
       <c r="E750" s="2" t="s">
         <v>1449</v>
       </c>
       <c r="F750" s="2"/>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B751" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C751" t="s">
         <v>1450</v>
       </c>
       <c r="D751" t="s">
         <v>1450</v>
       </c>
       <c r="E751" s="2" t="s">
         <v>1451</v>
       </c>
       <c r="F751" s="2"/>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B752" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C752" t="s">
         <v>1452</v>
       </c>
       <c r="D752" t="s">
         <v>1452</v>
       </c>
       <c r="E752" s="2" t="s">
         <v>1453</v>
       </c>
       <c r="F752" s="2"/>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B753" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C753" t="s">
         <v>1454</v>
       </c>
       <c r="D753" t="s">
         <v>1454</v>
       </c>
       <c r="E753" s="2" t="s">
         <v>1455</v>
       </c>
       <c r="F753" s="2"/>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B754" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C754" t="s">
-        <v>39</v>
+        <v>1456</v>
       </c>
       <c r="D754" t="s">
-        <v>39</v>
+        <v>1456</v>
       </c>
       <c r="E754" s="2" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="F754" s="2"/>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B755" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C755" t="s">
-        <v>1457</v>
+        <v>39</v>
       </c>
       <c r="D755" t="s">
-        <v>1457</v>
+        <v>39</v>
       </c>
       <c r="E755" s="2" t="s">
         <v>1458</v>
       </c>
       <c r="F755" s="2"/>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B756" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C756" t="s">
-        <v>247</v>
+        <v>1459</v>
       </c>
       <c r="D756" t="s">
-        <v>247</v>
+        <v>1459</v>
       </c>
       <c r="E756" s="2" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="F756" s="2"/>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B757" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C757" t="s">
-        <v>1460</v>
+        <v>247</v>
       </c>
       <c r="D757" t="s">
-        <v>1460</v>
+        <v>247</v>
       </c>
       <c r="E757" s="2" t="s">
         <v>1461</v>
       </c>
       <c r="F757" s="2"/>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B758" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C758" t="s">
         <v>1462</v>
       </c>
       <c r="D758" t="s">
         <v>1462</v>
       </c>
       <c r="E758" s="2" t="s">
         <v>1463</v>
       </c>
       <c r="F758" s="2"/>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B759" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C759" t="s">
         <v>1464</v>
       </c>
       <c r="D759" t="s">
         <v>1464</v>
       </c>
       <c r="E759" s="2" t="s">
         <v>1465</v>
       </c>
       <c r="F759" s="2"/>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B760" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C760" t="s">
         <v>1466</v>
       </c>
       <c r="D760" t="s">
         <v>1466</v>
       </c>
       <c r="E760" s="2" t="s">
         <v>1467</v>
       </c>
       <c r="F760" s="2"/>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B761" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C761" t="s">
         <v>1468</v>
       </c>
       <c r="D761" t="s">
         <v>1468</v>
       </c>
       <c r="E761" s="2" t="s">
         <v>1469</v>
       </c>
       <c r="F761" s="2"/>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B762" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C762" t="s">
         <v>1470</v>
       </c>
       <c r="D762" t="s">
         <v>1470</v>
       </c>
       <c r="E762" s="2" t="s">
         <v>1471</v>
       </c>
       <c r="F762" s="2"/>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B763" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C763" t="s">
         <v>1472</v>
       </c>
-      <c r="B763" t="s">
+      <c r="D763" t="s">
         <v>1472</v>
       </c>
-      <c r="C763" t="s">
+      <c r="E763" s="2" t="s">
         <v>1473</v>
-      </c>
-[...4 lines deleted...]
-        <v>1474</v>
       </c>
       <c r="F763" s="2"/>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="B764" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="C764" t="s">
-        <v>801</v>
+        <v>1475</v>
       </c>
       <c r="D764" t="s">
-        <v>801</v>
+        <v>1475</v>
       </c>
       <c r="E764" s="2" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="F764" s="2"/>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="B765" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="C765" t="s">
-        <v>1476</v>
+        <v>801</v>
       </c>
       <c r="D765" t="s">
-        <v>1476</v>
+        <v>801</v>
       </c>
       <c r="E765" s="2" t="s">
         <v>1477</v>
       </c>
       <c r="F765" s="2"/>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B766" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C766" t="s">
         <v>1478</v>
       </c>
-      <c r="B766" t="s">
+      <c r="D766" t="s">
         <v>1478</v>
       </c>
-      <c r="C766" t="s">
+      <c r="E766" s="2" t="s">
         <v>1479</v>
-      </c>
-[...4 lines deleted...]
-        <v>1480</v>
       </c>
       <c r="F766" s="2"/>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B767" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C767" t="s">
         <v>1481</v>
       </c>
       <c r="D767" t="s">
         <v>1481</v>
       </c>
       <c r="E767" s="2" t="s">
         <v>1482</v>
       </c>
       <c r="F767" s="2"/>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B768" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C768" t="s">
         <v>1483</v>
       </c>
       <c r="D768" t="s">
         <v>1483</v>
       </c>
       <c r="E768" s="2" t="s">
         <v>1484</v>
       </c>
       <c r="F768" s="2"/>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B769" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C769" t="s">
         <v>1485</v>
       </c>
       <c r="D769" t="s">
         <v>1485</v>
       </c>
       <c r="E769" s="2" t="s">
         <v>1486</v>
       </c>
       <c r="F769" s="2"/>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B770" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C770" t="s">
         <v>1487</v>
       </c>
       <c r="D770" t="s">
         <v>1487</v>
       </c>
       <c r="E770" s="2" t="s">
         <v>1488</v>
       </c>
       <c r="F770" s="2"/>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B771" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C771" t="s">
         <v>1489</v>
       </c>
       <c r="D771" t="s">
         <v>1489</v>
       </c>
       <c r="E771" s="2" t="s">
         <v>1490</v>
       </c>
       <c r="F771" s="2"/>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B772" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C772" t="s">
         <v>1491</v>
       </c>
       <c r="D772" t="s">
         <v>1491</v>
       </c>
       <c r="E772" s="2" t="s">
         <v>1492</v>
       </c>
       <c r="F772" s="2"/>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B773" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C773" t="s">
         <v>1493</v>
       </c>
       <c r="D773" t="s">
         <v>1493</v>
       </c>
       <c r="E773" s="2" t="s">
         <v>1494</v>
       </c>
       <c r="F773" s="2"/>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B774" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C774" t="s">
         <v>1495</v>
       </c>
       <c r="D774" t="s">
         <v>1495</v>
       </c>
       <c r="E774" s="2" t="s">
         <v>1496</v>
       </c>
       <c r="F774" s="2"/>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B775" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C775" t="s">
         <v>1497</v>
       </c>
       <c r="D775" t="s">
         <v>1497</v>
       </c>
       <c r="E775" s="2" t="s">
         <v>1498</v>
       </c>
       <c r="F775" s="2"/>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B776" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C776" t="s">
-        <v>227</v>
+        <v>1499</v>
       </c>
       <c r="D776" t="s">
-        <v>227</v>
+        <v>1499</v>
       </c>
       <c r="E776" s="2" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="F776" s="2"/>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B777" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C777" t="s">
-        <v>1500</v>
+        <v>227</v>
       </c>
       <c r="D777" t="s">
-        <v>1500</v>
+        <v>227</v>
       </c>
       <c r="E777" s="2" t="s">
         <v>1501</v>
       </c>
       <c r="F777" s="2"/>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B778" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C778" t="s">
         <v>1502</v>
       </c>
       <c r="D778" t="s">
         <v>1502</v>
       </c>
       <c r="E778" s="2" t="s">
         <v>1503</v>
       </c>
       <c r="F778" s="2"/>
     </row>
     <row r="779" spans="1:6">
       <c r="A779" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B779" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C779" t="s">
         <v>1504</v>
       </c>
       <c r="D779" t="s">
         <v>1504</v>
       </c>
       <c r="E779" s="2" t="s">
         <v>1505</v>
       </c>
       <c r="F779" s="2"/>
     </row>
     <row r="780" spans="1:6">
       <c r="A780" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B780" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C780" t="s">
         <v>1506</v>
       </c>
       <c r="D780" t="s">
         <v>1506</v>
       </c>
       <c r="E780" s="2" t="s">
         <v>1507</v>
       </c>
       <c r="F780" s="2"/>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B781" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C781" t="s">
         <v>1508</v>
       </c>
       <c r="D781" t="s">
         <v>1508</v>
       </c>
       <c r="E781" s="2" t="s">
         <v>1509</v>
       </c>
       <c r="F781" s="2"/>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B782" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C782" t="s">
         <v>1510</v>
       </c>
       <c r="D782" t="s">
         <v>1510</v>
       </c>
       <c r="E782" s="2" t="s">
         <v>1511</v>
       </c>
       <c r="F782" s="2"/>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B783" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C783" t="s">
         <v>1512</v>
       </c>
       <c r="D783" t="s">
         <v>1512</v>
       </c>
       <c r="E783" s="2" t="s">
         <v>1513</v>
       </c>
       <c r="F783" s="2"/>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B784" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C784" t="s">
         <v>1514</v>
       </c>
       <c r="D784" t="s">
         <v>1514</v>
       </c>
       <c r="E784" s="2" t="s">
         <v>1515</v>
       </c>
       <c r="F784" s="2"/>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B785" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C785" t="s">
         <v>1516</v>
       </c>
       <c r="D785" t="s">
         <v>1516</v>
       </c>
       <c r="E785" s="2" t="s">
         <v>1517</v>
       </c>
       <c r="F785" s="2"/>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B786" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C786" t="s">
         <v>1518</v>
       </c>
       <c r="D786" t="s">
         <v>1518</v>
       </c>
       <c r="E786" s="2" t="s">
         <v>1519</v>
       </c>
       <c r="F786" s="2"/>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B787" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C787" t="s">
         <v>1520</v>
       </c>
       <c r="D787" t="s">
         <v>1520</v>
       </c>
       <c r="E787" s="2" t="s">
         <v>1521</v>
       </c>
       <c r="F787" s="2"/>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B788" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C788" t="s">
-        <v>1337</v>
+        <v>1522</v>
       </c>
       <c r="D788" t="s">
-        <v>1337</v>
+        <v>1522</v>
       </c>
       <c r="E788" s="2" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="F788" s="2"/>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B789" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C789" t="s">
-        <v>1523</v>
+        <v>1337</v>
       </c>
       <c r="D789" t="s">
-        <v>1523</v>
+        <v>1337</v>
       </c>
       <c r="E789" s="2" t="s">
         <v>1524</v>
       </c>
       <c r="F789" s="2"/>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B790" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C790" t="s">
-        <v>339</v>
+        <v>1525</v>
       </c>
       <c r="D790" t="s">
-        <v>339</v>
+        <v>1525</v>
       </c>
       <c r="E790" s="2" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="F790" s="2"/>
     </row>
     <row r="791" spans="1:6">
       <c r="A791" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B791" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C791" t="s">
-        <v>919</v>
+        <v>339</v>
       </c>
       <c r="D791" t="s">
-        <v>919</v>
+        <v>339</v>
       </c>
       <c r="E791" s="2" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="F791" s="2"/>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B792" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C792" t="s">
-        <v>1527</v>
+        <v>919</v>
       </c>
       <c r="D792" t="s">
-        <v>1527</v>
+        <v>919</v>
       </c>
       <c r="E792" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="F792" s="2"/>
     </row>
     <row r="793" spans="1:6">
       <c r="A793" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B793" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C793" t="s">
         <v>1529</v>
       </c>
       <c r="D793" t="s">
         <v>1529</v>
       </c>
       <c r="E793" s="2" t="s">
         <v>1530</v>
       </c>
       <c r="F793" s="2"/>
     </row>
     <row r="794" spans="1:6">
       <c r="A794" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B794" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C794" t="s">
-        <v>933</v>
+        <v>1531</v>
       </c>
       <c r="D794" t="s">
-        <v>933</v>
+        <v>1531</v>
       </c>
       <c r="E794" s="2" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="F794" s="2"/>
     </row>
     <row r="795" spans="1:6">
       <c r="A795" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B795" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C795" t="s">
-        <v>1532</v>
+        <v>933</v>
       </c>
       <c r="D795" t="s">
-        <v>1532</v>
+        <v>933</v>
       </c>
       <c r="E795" s="2" t="s">
         <v>1533</v>
       </c>
       <c r="F795" s="2"/>
     </row>
     <row r="796" spans="1:6">
       <c r="A796" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B796" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C796" t="s">
         <v>1534</v>
       </c>
       <c r="D796" t="s">
         <v>1534</v>
       </c>
       <c r="E796" s="2" t="s">
         <v>1535</v>
       </c>
       <c r="F796" s="2"/>
     </row>
     <row r="797" spans="1:6">
       <c r="A797" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B797" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C797" t="s">
         <v>1536</v>
       </c>
       <c r="D797" t="s">
         <v>1536</v>
       </c>
       <c r="E797" s="2" t="s">
         <v>1537</v>
       </c>
       <c r="F797" s="2"/>
     </row>
     <row r="798" spans="1:6">
       <c r="A798" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B798" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C798" t="s">
         <v>1538</v>
       </c>
       <c r="D798" t="s">
         <v>1538</v>
       </c>
       <c r="E798" s="2" t="s">
         <v>1539</v>
       </c>
       <c r="F798" s="2"/>
     </row>
     <row r="799" spans="1:6">
       <c r="A799" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B799" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C799" t="s">
         <v>1540</v>
       </c>
       <c r="D799" t="s">
         <v>1540</v>
       </c>
       <c r="E799" s="2" t="s">
         <v>1541</v>
       </c>
       <c r="F799" s="2"/>
     </row>
     <row r="800" spans="1:6">
       <c r="A800" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B800" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C800" t="s">
         <v>1542</v>
       </c>
       <c r="D800" t="s">
         <v>1542</v>
       </c>
       <c r="E800" s="2" t="s">
         <v>1543</v>
       </c>
       <c r="F800" s="2"/>
     </row>
     <row r="801" spans="1:6">
       <c r="A801" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B801" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C801" t="s">
         <v>1544</v>
       </c>
       <c r="D801" t="s">
         <v>1544</v>
       </c>
       <c r="E801" s="2" t="s">
         <v>1545</v>
       </c>
       <c r="F801" s="2"/>
     </row>
     <row r="802" spans="1:6">
       <c r="A802" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B802" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C802" t="s">
         <v>1546</v>
       </c>
       <c r="D802" t="s">
         <v>1546</v>
       </c>
       <c r="E802" s="2" t="s">
         <v>1547</v>
       </c>
       <c r="F802" s="2"/>
     </row>
     <row r="803" spans="1:6">
       <c r="A803" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B803" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C803" t="s">
         <v>1548</v>
       </c>
       <c r="D803" t="s">
         <v>1548</v>
       </c>
       <c r="E803" s="2" t="s">
         <v>1549</v>
       </c>
       <c r="F803" s="2"/>
     </row>
     <row r="804" spans="1:6">
       <c r="A804" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B804" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C804" t="s">
         <v>1550</v>
       </c>
       <c r="D804" t="s">
         <v>1550</v>
       </c>
       <c r="E804" s="2" t="s">
         <v>1551</v>
       </c>
       <c r="F804" s="2"/>
     </row>
     <row r="805" spans="1:6">
       <c r="A805" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B805" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C805" t="s">
         <v>1552</v>
       </c>
       <c r="D805" t="s">
         <v>1552</v>
       </c>
       <c r="E805" s="2" t="s">
         <v>1553</v>
       </c>
       <c r="F805" s="2"/>
     </row>
     <row r="806" spans="1:6">
       <c r="A806" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B806" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C806" t="s">
         <v>1554</v>
       </c>
-      <c r="B806" t="s">
+      <c r="D806" t="s">
         <v>1554</v>
       </c>
-      <c r="C806" t="s">
+      <c r="E806" s="2" t="s">
         <v>1555</v>
-      </c>
-[...4 lines deleted...]
-        <v>1556</v>
       </c>
       <c r="F806" s="2"/>
     </row>
     <row r="807" spans="1:6">
       <c r="A807" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B807" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="C807" t="s">
         <v>1557</v>
       </c>
       <c r="D807" t="s">
         <v>1557</v>
       </c>
       <c r="E807" s="2" t="s">
         <v>1558</v>
       </c>
       <c r="F807" s="2"/>
     </row>
     <row r="808" spans="1:6">
       <c r="A808" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B808" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="C808" t="s">
         <v>1559</v>
       </c>
       <c r="D808" t="s">
         <v>1559</v>
       </c>
       <c r="E808" s="2" t="s">
         <v>1560</v>
       </c>
       <c r="F808" s="2"/>
     </row>
     <row r="809" spans="1:6">
       <c r="A809" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B809" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="C809" t="s">
         <v>1561</v>
       </c>
       <c r="D809" t="s">
         <v>1561</v>
       </c>
       <c r="E809" s="2" t="s">
         <v>1562</v>
       </c>
       <c r="F809" s="2"/>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B810" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="C810" t="s">
         <v>1563</v>
       </c>
       <c r="D810" t="s">
         <v>1563</v>
       </c>
       <c r="E810" s="2" t="s">
         <v>1564</v>
       </c>
       <c r="F810" s="2"/>
     </row>
     <row r="811" spans="1:6">
       <c r="A811" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B811" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="C811" t="s">
         <v>1565</v>
       </c>
       <c r="D811" t="s">
         <v>1565</v>
       </c>
       <c r="E811" s="2" t="s">
         <v>1566</v>
       </c>
       <c r="F811" s="2"/>
     </row>
     <row r="812" spans="1:6">
       <c r="A812" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B812" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="C812" t="s">
         <v>1567</v>
       </c>
       <c r="D812" t="s">
         <v>1567</v>
       </c>
       <c r="E812" s="2" t="s">
         <v>1568</v>
       </c>
       <c r="F812" s="2"/>
     </row>
     <row r="813" spans="1:6">
       <c r="A813" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B813" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="C813" t="s">
         <v>1569</v>
       </c>
       <c r="D813" t="s">
         <v>1569</v>
       </c>
       <c r="E813" s="2" t="s">
         <v>1570</v>
       </c>
       <c r="F813" s="2"/>
     </row>
     <row r="814" spans="1:6">
       <c r="A814" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B814" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="C814" t="s">
         <v>1571</v>
       </c>
       <c r="D814" t="s">
         <v>1571</v>
       </c>
       <c r="E814" s="2" t="s">
         <v>1572</v>
       </c>
       <c r="F814" s="2"/>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B815" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="C815" t="s">
         <v>1573</v>
       </c>
       <c r="D815" t="s">
         <v>1573</v>
       </c>
       <c r="E815" s="2" t="s">
         <v>1574</v>
       </c>
       <c r="F815" s="2"/>
     </row>
     <row r="816" spans="1:6">
       <c r="A816" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B816" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="C816" t="s">
         <v>1575</v>
       </c>
       <c r="D816" t="s">
         <v>1575</v>
       </c>
       <c r="E816" s="2" t="s">
         <v>1576</v>
       </c>
       <c r="F816" s="2"/>
     </row>
     <row r="817" spans="1:6">
       <c r="A817" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B817" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="C817" t="s">
         <v>1577</v>
       </c>
       <c r="D817" t="s">
         <v>1577</v>
       </c>
       <c r="E817" s="2" t="s">
         <v>1578</v>
       </c>
       <c r="F817" s="2"/>
     </row>
     <row r="818" spans="1:6">
       <c r="A818" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B818" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C818" t="s">
         <v>1579</v>
       </c>
-      <c r="B818" t="s">
+      <c r="D818" t="s">
         <v>1579</v>
       </c>
-      <c r="C818" t="s">
+      <c r="E818" s="2" t="s">
         <v>1580</v>
-      </c>
-[...4 lines deleted...]
-        <v>1581</v>
       </c>
       <c r="F818" s="2"/>
     </row>
     <row r="819" spans="1:6">
       <c r="A819" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="B819" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="C819" t="s">
-        <v>175</v>
+        <v>1582</v>
       </c>
       <c r="D819" t="s">
-        <v>175</v>
+        <v>1582</v>
       </c>
       <c r="E819" s="2" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="F819" s="2"/>
     </row>
     <row r="820" spans="1:6">
       <c r="A820" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="B820" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="C820" t="s">
-        <v>1583</v>
+        <v>175</v>
       </c>
       <c r="D820" t="s">
-        <v>1583</v>
+        <v>175</v>
       </c>
       <c r="E820" s="2" t="s">
         <v>1584</v>
       </c>
       <c r="F820" s="2"/>
     </row>
     <row r="821" spans="1:6">
       <c r="A821" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="B821" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="C821" t="s">
         <v>1585</v>
       </c>
       <c r="D821" t="s">
         <v>1585</v>
       </c>
       <c r="E821" s="2" t="s">
         <v>1586</v>
       </c>
       <c r="F821" s="2"/>
     </row>
     <row r="822" spans="1:6">
       <c r="A822" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="B822" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="C822" t="s">
         <v>1587</v>
       </c>
       <c r="D822" t="s">
         <v>1587</v>
       </c>
       <c r="E822" s="2" t="s">
         <v>1588</v>
       </c>
       <c r="F822" s="2"/>
     </row>
     <row r="823" spans="1:6">
       <c r="A823" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="B823" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="C823" t="s">
         <v>1589</v>
       </c>
       <c r="D823" t="s">
         <v>1589</v>
       </c>
       <c r="E823" s="2" t="s">
         <v>1590</v>
       </c>
       <c r="F823" s="2"/>
     </row>
     <row r="824" spans="1:6">
       <c r="A824" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="B824" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="C824" t="s">
         <v>1591</v>
       </c>
       <c r="D824" t="s">
         <v>1591</v>
       </c>
       <c r="E824" s="2" t="s">
         <v>1592</v>
       </c>
       <c r="F824" s="2"/>
     </row>
     <row r="825" spans="1:6">
       <c r="A825" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="B825" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="C825" t="s">
         <v>1593</v>
       </c>
       <c r="D825" t="s">
         <v>1593</v>
       </c>
       <c r="E825" s="2" t="s">
         <v>1594</v>
       </c>
       <c r="F825" s="2"/>
+    </row>
+    <row r="826" spans="1:6">
+      <c r="A826" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B826" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C826" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D826" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E826" s="2" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F826" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>